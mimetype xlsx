--- v9 (2026-08-20)
+++ v10 (2026-10-27)
@@ -74,51 +74,51 @@
   <si>
     <t>04 nov. 2026</t>
   </si>
   <si>
     <t>Sophie Merceron, Guillaume Bariou</t>
   </si>
   <si>
     <t>FR-Sucé-sur-Erdre</t>
   </si>
   <si>
     <t>L'Escale Culture</t>
   </si>
   <si>
     <t>06 nov. &gt; 09 nov. 2026</t>
   </si>
   <si>
     <t>Cosmonaute</t>
   </si>
   <si>
     <t>Nicolas Girard-Michelotti</t>
   </si>
   <si>
     <t>FR-Lille</t>
   </si>
   <si>
-    <t>Théâtre du Nord</t>
+    <t>Le Grand Bleu</t>
   </si>
   <si>
     <t>12 nov. &gt; 14 nov. 2026</t>
   </si>
   <si>
     <t>FR-Saint-Brévin-les-Pins</t>
   </si>
   <si>
     <t>Salle Étoile de Jade</t>
   </si>
   <si>
     <t>17 nov. 2026</t>
   </si>
   <si>
     <t>FR-Redon</t>
   </si>
   <si>
     <t>Le Canal - Théâtre du Pays de Redon</t>
   </si>
   <si>
     <t>19 nov. &gt; 20 nov. 2026</t>
   </si>
   <si>
     <t>FR-Guérande</t>
   </si>