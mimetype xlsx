--- v6 (2026-03-09)
+++ v7 (2026-04-17)
@@ -12,263 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Espaces 34" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
-    <t>Specimen</t>
+    <t>Fiesta</t>
   </si>
   <si>
     <t>Gwendoline Soublin</t>
   </si>
   <si>
     <t>Espaces 34</t>
   </si>
   <si>
-    <t>FR-Marseille</t>
-[...38 lines deleted...]
-    <t>14 mars 2026</t>
+    <t>FR-Paris</t>
+  </si>
+  <si>
+    <t>Maison des Métallos</t>
+  </si>
+  <si>
+    <t>17 avr. &gt; 18 avr. 2026</t>
+  </si>
+  <si>
+    <t>Gwendoline Soublin, Olivier Letellier, Fiona Chauvin</t>
+  </si>
+  <si>
+    <t>Leurs coeurs se balancer</t>
+  </si>
+  <si>
+    <t>Claudine Galea</t>
+  </si>
+  <si>
+    <t>Théâtre Dunois</t>
+  </si>
+  <si>
+    <t>04 mai &gt; 12 mai 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Christophe Laluque</t>
   </si>
   <si>
     <t>Fake</t>
   </si>
   <si>
-    <t>Claudine Galea</t>
-[...8 lines deleted...]
-    <t>16 mars &gt; 18 mars 2026</t>
+    <t>FR-Nice</t>
+  </si>
+  <si>
+    <t>Théâtre National de Nice</t>
+  </si>
+  <si>
+    <t>05 mai &gt; 07 mai 2026</t>
   </si>
   <si>
     <t>Claudine Galea, Emilie Lafarge</t>
   </si>
   <si>
-    <t>FR-Narbonne</t>
-[...67 lines deleted...]
-  <si>
     <t>Le Pays innocent</t>
   </si>
   <si>
     <t>Samuel Gallet</t>
   </si>
   <si>
     <t>FR-Dieppe</t>
   </si>
   <si>
     <t>DSN - Dieppe Scène Nationale</t>
   </si>
   <si>
     <t>15 mai 2026</t>
   </si>
   <si>
+    <t>FR-Bordeaux</t>
+  </si>
+  <si>
+    <t>Glob Théâtre</t>
+  </si>
+  <si>
+    <t>20 mai &gt; 23 mai 2026</t>
+  </si>
+  <si>
     <t>FR-Lyon</t>
   </si>
   <si>
     <t>Les Célestins, Théâtre de Lyon</t>
   </si>
   <si>
     <t>20 mai &gt; 29 mai 2026</t>
   </si>
   <si>
-    <t>FR-Bordeaux</t>
-[...7 lines deleted...]
-  <si>
     <t>FR-Chalon-sur-Saône</t>
   </si>
   <si>
     <t>Espace des Arts</t>
   </si>
   <si>
     <t>21 mai &gt; 22 mai 2026</t>
   </si>
   <si>
+    <t>KiLLT - Mauvaise pichenette !</t>
+  </si>
+  <si>
+    <t>Magali Mougel</t>
+  </si>
+  <si>
+    <t>FR-Saint-Junien</t>
+  </si>
+  <si>
+    <t>Centre Culturel La Mégisserie</t>
+  </si>
+  <si>
+    <t>26 mai &gt; 29 mai 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Olivier Letellier</t>
+  </si>
+  <si>
     <t>FR-Chevilly-Larue</t>
   </si>
   <si>
+    <t>Théâtre André Malraux de Chevilly-Larue</t>
+  </si>
+  <si>
+    <t>27 mai 2026</t>
+  </si>
+  <si>
     <t>La Maison du Conte</t>
-  </si>
-[...4 lines deleted...]
-    <t>Théâtre André Malraux de Chevilly-Larue</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -575,63 +506,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G18"/>
+      <selection activeCell="A1" sqref="A1:G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="62.413" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -643,411 +574,250 @@
       </c>
       <c r="B2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
-[...160 lines deleted...]
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>