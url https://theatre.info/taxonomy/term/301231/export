--- v7 (2026-04-17)
+++ v8 (2026-05-08)
@@ -12,194 +12,221 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Espaces 34" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
+    <t>Leurs coeurs se balancer</t>
+  </si>
+  <si>
+    <t>Claudine Galea</t>
+  </si>
+  <si>
+    <t>Espaces 34</t>
+  </si>
+  <si>
+    <t>FR-Paris</t>
+  </si>
+  <si>
+    <t>Théâtre Dunois</t>
+  </si>
+  <si>
+    <t>09 mai &gt; 12 mai 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Christophe Laluque</t>
+  </si>
+  <si>
+    <t>Le Pays innocent</t>
+  </si>
+  <si>
+    <t>Samuel Gallet</t>
+  </si>
+  <si>
+    <t>FR-Dieppe</t>
+  </si>
+  <si>
+    <t>DSN - Dieppe Scène Nationale</t>
+  </si>
+  <si>
+    <t>15 mai 2026</t>
+  </si>
+  <si>
+    <t>FR-Lyon</t>
+  </si>
+  <si>
+    <t>Les Célestins, Théâtre de Lyon</t>
+  </si>
+  <si>
+    <t>20 mai &gt; 29 mai 2026</t>
+  </si>
+  <si>
+    <t>FR-Bordeaux</t>
+  </si>
+  <si>
+    <t>Glob Théâtre</t>
+  </si>
+  <si>
+    <t>20 mai &gt; 23 mai 2026</t>
+  </si>
+  <si>
+    <t>Fake</t>
+  </si>
+  <si>
+    <t>FR-Chalon-sur-Saône</t>
+  </si>
+  <si>
+    <t>Espace des Arts</t>
+  </si>
+  <si>
+    <t>21 mai &gt; 22 mai 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Emilie Lafarge</t>
+  </si>
+  <si>
+    <t>KiLLT - Mauvaise pichenette !</t>
+  </si>
+  <si>
+    <t>Magali Mougel</t>
+  </si>
+  <si>
+    <t>FR-Saint-Junien</t>
+  </si>
+  <si>
+    <t>Centre Culturel La Mégisserie</t>
+  </si>
+  <si>
+    <t>26 mai &gt; 29 mai 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Olivier Letellier</t>
+  </si>
+  <si>
     <t>Fiesta</t>
   </si>
   <si>
     <t>Gwendoline Soublin</t>
   </si>
   <si>
-    <t>Espaces 34</t>
-[...8 lines deleted...]
-    <t>17 avr. &gt; 18 avr. 2026</t>
+    <t>FR-Chevilly-Larue</t>
+  </si>
+  <si>
+    <t>Théâtre André Malraux de Chevilly-Larue</t>
+  </si>
+  <si>
+    <t>27 mai 2026</t>
   </si>
   <si>
     <t>Gwendoline Soublin, Olivier Letellier, Fiona Chauvin</t>
   </si>
   <si>
-    <t>Leurs coeurs se balancer</t>
-[...97 lines deleted...]
-  <si>
     <t>La Maison du Conte</t>
+  </si>
+  <si>
+    <t>Suzy Storck</t>
+  </si>
+  <si>
+    <t>FR-Avignon</t>
+  </si>
+  <si>
+    <t>Théâtre du Collège de La Salle</t>
+  </si>
+  <si>
+    <t>04 juil. &gt; 25 juil. 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Julien Donnat</t>
+  </si>
+  <si>
+    <t>Théâtre du Train bleu</t>
+  </si>
+  <si>
+    <t>04 juil. &gt; 22 juil. 2026</t>
+  </si>
+  <si>
+    <t>Lichen</t>
+  </si>
+  <si>
+    <t>Artéphile</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Marien Tillet</t>
+  </si>
+  <si>
+    <t>Frisson</t>
+  </si>
+  <si>
+    <t>La Cour du Spectateur</t>
+  </si>
+  <si>
+    <t>08 juil. &gt; 23 juil. 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Juliette Reydellet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -506,64 +533,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G11"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G11"/>
+      <selection activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="62.413" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -580,244 +607,290 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G5" s="1" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="G9" s="1" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>7</v>
+        <v>43</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G11" s="1" t="s">
-        <v>13</v>
+      <c r="G12" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>