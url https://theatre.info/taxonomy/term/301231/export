--- v8 (2026-05-08)
+++ v9 (2026-05-28)
@@ -12,221 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Espaces 34" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
-    <t>Leurs coeurs se balancer</t>
+    <t>Le Pays innocent</t>
+  </si>
+  <si>
+    <t>Samuel Gallet</t>
+  </si>
+  <si>
+    <t>Espaces 34</t>
+  </si>
+  <si>
+    <t>FR-Lyon</t>
+  </si>
+  <si>
+    <t>Les Célestins, Théâtre de Lyon</t>
+  </si>
+  <si>
+    <t>28 mai &gt; 29 mai 2026</t>
+  </si>
+  <si>
+    <t>KiLLT - Mauvaise pichenette !</t>
+  </si>
+  <si>
+    <t>Magali Mougel</t>
+  </si>
+  <si>
+    <t>FR-Saint-Junien</t>
+  </si>
+  <si>
+    <t>Centre Culturel La Mégisserie</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Olivier Letellier</t>
+  </si>
+  <si>
+    <t>Suzy Storck</t>
+  </si>
+  <si>
+    <t>FR-Avignon</t>
+  </si>
+  <si>
+    <t>Théâtre du Collège de La Salle</t>
+  </si>
+  <si>
+    <t>04 juil. &gt; 25 juil. 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Julien Donnat</t>
+  </si>
+  <si>
+    <t>Lichen</t>
+  </si>
+  <si>
+    <t>Artéphile</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Marien Tillet</t>
+  </si>
+  <si>
+    <t>Fake</t>
   </si>
   <si>
     <t>Claudine Galea</t>
   </si>
   <si>
-    <t>Espaces 34</t>
-[...56 lines deleted...]
-    <t>21 mai &gt; 22 mai 2026</t>
+    <t>Théâtre du Train bleu</t>
+  </si>
+  <si>
+    <t>04 juil. &gt; 22 juil. 2026</t>
   </si>
   <si>
     <t>Claudine Galea, Emilie Lafarge</t>
   </si>
   <si>
-    <t>KiLLT - Mauvaise pichenette !</t>
-[...67 lines deleted...]
-  <si>
     <t>Frisson</t>
   </si>
   <si>
     <t>La Cour du Spectateur</t>
   </si>
   <si>
     <t>08 juil. &gt; 23 juil. 2026</t>
   </si>
   <si>
     <t>Magali Mougel, Juliette Reydellet</t>
+  </si>
+  <si>
+    <t>Théâtre du Point du Jour</t>
+  </si>
+  <si>
+    <t>16 nov. &gt; 11 déc. 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -533,364 +473,249 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G13"/>
+      <selection activeCell="A1" sqref="A1:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
-[...114 lines deleted...]
-        <v>56</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>