--- v9 (2026-05-28)
+++ v10 (2026-06-17)
@@ -12,161 +12,254 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Espaces 34" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
-    <t>Le Pays innocent</t>
-[...2 lines deleted...]
-    <t>Samuel Gallet</t>
+    <t>Fake</t>
+  </si>
+  <si>
+    <t>Claudine Galea</t>
   </si>
   <si>
     <t>Espaces 34</t>
   </si>
   <si>
+    <t>FR-Avignon</t>
+  </si>
+  <si>
+    <t>Théâtre du Train bleu</t>
+  </si>
+  <si>
+    <t>04 juil. &gt; 22 juil. 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Emilie Lafarge</t>
+  </si>
+  <si>
+    <t>Lichen</t>
+  </si>
+  <si>
+    <t>Magali Mougel</t>
+  </si>
+  <si>
+    <t>Artéphile</t>
+  </si>
+  <si>
+    <t>04 juil. &gt; 25 juil. 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Marien Tillet</t>
+  </si>
+  <si>
+    <t>Suzy Storck</t>
+  </si>
+  <si>
+    <t>Théâtre du Collège de La Salle</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Julien Donnat</t>
+  </si>
+  <si>
+    <t>Frisson</t>
+  </si>
+  <si>
+    <t>La Cour du Spectateur</t>
+  </si>
+  <si>
+    <t>08 juil. &gt; 23 juil. 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Juliette Reydellet</t>
+  </si>
+  <si>
+    <t>Dan Då Dan Dog</t>
+  </si>
+  <si>
+    <t>Rasmus Lindberg</t>
+  </si>
+  <si>
     <t>FR-Lyon</t>
   </si>
   <si>
     <t>Les Célestins, Théâtre de Lyon</t>
   </si>
   <si>
-    <t>28 mai &gt; 29 mai 2026</t>
+    <t>13 oct. &gt; 17 oct. 2026</t>
+  </si>
+  <si>
+    <t>Rasmus Lindberg, Pascale Daniel‑Lacombe</t>
+  </si>
+  <si>
+    <t>Leurs coeurs se balancer</t>
+  </si>
+  <si>
+    <t>FR-Suresnes</t>
+  </si>
+  <si>
+    <t>Théâtre de Suresnes Jean Vilar</t>
+  </si>
+  <si>
+    <t>08 nov. 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Christophe Laluque</t>
   </si>
   <si>
     <t>KiLLT - Mauvaise pichenette !</t>
   </si>
   <si>
-    <t>Magali Mougel</t>
-[...5 lines deleted...]
-    <t>Centre Culturel La Mégisserie</t>
+    <t>Théâtre du Point du Jour</t>
+  </si>
+  <si>
+    <t>16 nov. &gt; 11 déc. 2026</t>
   </si>
   <si>
     <t>Magali Mougel, Olivier Letellier</t>
   </si>
   <si>
-    <t>Suzy Storck</t>
-[...53 lines deleted...]
-    <t>16 nov. &gt; 11 déc. 2026</t>
+    <t>Au bord</t>
+  </si>
+  <si>
+    <t>FR-Besançon</t>
+  </si>
+  <si>
+    <t>Nouveau Théâtre Besançon [NTB]</t>
+  </si>
+  <si>
+    <t>17 nov. &gt; 25 nov. 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Juliette Mouteau</t>
+  </si>
+  <si>
+    <t>Ces filles qu’on attend</t>
+  </si>
+  <si>
+    <t>FR-Saint-Denis</t>
+  </si>
+  <si>
+    <t>Théâtre Gérard Philipe - TGP</t>
+  </si>
+  <si>
+    <t>18 nov. &gt; 29 nov. 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Elsa Granat</t>
+  </si>
+  <si>
+    <t>FR-Saint-Quentin-en-Yvelines</t>
+  </si>
+  <si>
+    <t>TSQY</t>
+  </si>
+  <si>
+    <t>23 févr. &gt; 27 févr. 2027</t>
+  </si>
+  <si>
+    <t>Fiesta</t>
+  </si>
+  <si>
+    <t>Gwendoline Soublin</t>
+  </si>
+  <si>
+    <t>FR-Sartrouville</t>
+  </si>
+  <si>
+    <t>Théâtre de Sartrouville</t>
+  </si>
+  <si>
+    <t>09 mars &gt; 18 mars 2027</t>
+  </si>
+  <si>
+    <t>Gwendoline Soublin, Olivier Letellier, Fiona Chauvin</t>
+  </si>
+  <si>
+    <t>FR-Le Havre</t>
+  </si>
+  <si>
+    <t>Le Volcan</t>
+  </si>
+  <si>
+    <t>16 mars 2027</t>
+  </si>
+  <si>
+    <t>Noircisse !</t>
+  </si>
+  <si>
+    <t>FR-Bobigny</t>
+  </si>
+  <si>
+    <t>MC93</t>
+  </si>
+  <si>
+    <t>22 avr. &gt; 24 avr. 2027</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Sophie Lahayville</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -473,249 +566,387 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G8"/>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G8"/>
+      <selection activeCell="A1" sqref="A1:G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="62.413" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>17</v>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>