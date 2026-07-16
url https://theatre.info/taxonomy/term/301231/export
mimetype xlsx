--- v10 (2026-06-17)
+++ v11 (2026-07-16)
@@ -12,148 +12,181 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Espaces 34" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
+    <t>Frisson</t>
+  </si>
+  <si>
+    <t>Magali Mougel</t>
+  </si>
+  <si>
+    <t>Espaces 34</t>
+  </si>
+  <si>
+    <t>FR-Avignon</t>
+  </si>
+  <si>
+    <t>La Cour du Spectateur</t>
+  </si>
+  <si>
+    <t>16 juil. &gt; 23 juil. 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Juliette Reydellet</t>
+  </si>
+  <si>
+    <t>Lichen</t>
+  </si>
+  <si>
+    <t>Artéphile</t>
+  </si>
+  <si>
+    <t>16 juil. &gt; 25 juil. 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Marien Tillet</t>
+  </si>
+  <si>
     <t>Fake</t>
   </si>
   <si>
     <t>Claudine Galea</t>
   </si>
   <si>
-    <t>Espaces 34</t>
-[...4 lines deleted...]
-  <si>
     <t>Théâtre du Train bleu</t>
   </si>
   <si>
-    <t>04 juil. &gt; 22 juil. 2026</t>
+    <t>16 juil. &gt; 22 juil. 2026</t>
   </si>
   <si>
     <t>Claudine Galea, Emilie Lafarge</t>
   </si>
   <si>
-    <t>Lichen</t>
-[...13 lines deleted...]
-  <si>
     <t>Suzy Storck</t>
   </si>
   <si>
     <t>Théâtre du Collège de La Salle</t>
   </si>
   <si>
     <t>Magali Mougel, Julien Donnat</t>
   </si>
   <si>
-    <t>Frisson</t>
-[...8 lines deleted...]
-    <t>Magali Mougel, Juliette Reydellet</t>
+    <t>Specimen</t>
+  </si>
+  <si>
+    <t>Gwendoline Soublin</t>
+  </si>
+  <si>
+    <t>FR-Bourg-en-Bresse</t>
+  </si>
+  <si>
+    <t>Théâtre de Bourg-en-Bresse</t>
+  </si>
+  <si>
+    <t>08 oct. 2026</t>
+  </si>
+  <si>
+    <t>Gwendoline Soublin, Emilie Flacher</t>
   </si>
   <si>
     <t>Dan Då Dan Dog</t>
   </si>
   <si>
     <t>Rasmus Lindberg</t>
   </si>
   <si>
     <t>FR-Lyon</t>
   </si>
   <si>
     <t>Les Célestins, Théâtre de Lyon</t>
   </si>
   <si>
     <t>13 oct. &gt; 17 oct. 2026</t>
   </si>
   <si>
     <t>Rasmus Lindberg, Pascale Daniel‑Lacombe</t>
   </si>
   <si>
+    <t>La Mort du Môme</t>
+  </si>
+  <si>
+    <t>Sébastien Kheroufi</t>
+  </si>
+  <si>
+    <t>FR-Paris</t>
+  </si>
+  <si>
+    <t>La Colline</t>
+  </si>
+  <si>
+    <t>06 nov. &gt; 12 déc. 2026</t>
+  </si>
+  <si>
     <t>Leurs coeurs se balancer</t>
   </si>
   <si>
     <t>FR-Suresnes</t>
   </si>
   <si>
     <t>Théâtre de Suresnes Jean Vilar</t>
   </si>
   <si>
     <t>08 nov. 2026</t>
   </si>
   <si>
     <t>Claudine Galea, Christophe Laluque</t>
   </si>
   <si>
     <t>KiLLT - Mauvaise pichenette !</t>
   </si>
   <si>
     <t>Théâtre du Point du Jour</t>
   </si>
   <si>
     <t>16 nov. &gt; 11 déc. 2026</t>
   </si>
   <si>
     <t>Magali Mougel, Olivier Letellier</t>
@@ -167,99 +200,174 @@
   <si>
     <t>Nouveau Théâtre Besançon [NTB]</t>
   </si>
   <si>
     <t>17 nov. &gt; 25 nov. 2026</t>
   </si>
   <si>
     <t>Claudine Galea, Juliette Mouteau</t>
   </si>
   <si>
     <t>Ces filles qu’on attend</t>
   </si>
   <si>
     <t>FR-Saint-Denis</t>
   </si>
   <si>
     <t>Théâtre Gérard Philipe - TGP</t>
   </si>
   <si>
     <t>18 nov. &gt; 29 nov. 2026</t>
   </si>
   <si>
     <t>Claudine Galea, Elsa Granat</t>
   </si>
   <si>
+    <t>FR-Douai</t>
+  </si>
+  <si>
+    <t>TANDEM Scène nationale</t>
+  </si>
+  <si>
+    <t>26 janv. &gt; 28 janv. 2027</t>
+  </si>
+  <si>
+    <t>Le Pays innocent</t>
+  </si>
+  <si>
+    <t>Samuel Gallet</t>
+  </si>
+  <si>
+    <t>FR-Béthune</t>
+  </si>
+  <si>
+    <t>La Comédie de Béthune</t>
+  </si>
+  <si>
+    <t>27 janv. &gt; 29 janv. 2027</t>
+  </si>
+  <si>
+    <t>FR-Mulhouse</t>
+  </si>
+  <si>
+    <t>La Filature Scène nationale de Mulhouse</t>
+  </si>
+  <si>
+    <t>10 févr. &gt; 11 févr. 2027</t>
+  </si>
+  <si>
     <t>FR-Saint-Quentin-en-Yvelines</t>
   </si>
   <si>
     <t>TSQY</t>
   </si>
   <si>
     <t>23 févr. &gt; 27 févr. 2027</t>
   </si>
   <si>
     <t>Fiesta</t>
   </si>
   <si>
-    <t>Gwendoline Soublin</t>
-[...1 lines deleted...]
-  <si>
     <t>FR-Sartrouville</t>
   </si>
   <si>
     <t>Théâtre de Sartrouville</t>
   </si>
   <si>
     <t>09 mars &gt; 18 mars 2027</t>
   </si>
   <si>
     <t>Gwendoline Soublin, Olivier Letellier, Fiona Chauvin</t>
   </si>
   <si>
+    <t>FR-Brétigny-Sur-Orge</t>
+  </si>
+  <si>
+    <t>Théâtre de Brétigny</t>
+  </si>
+  <si>
+    <t>13 mars 2027</t>
+  </si>
+  <si>
     <t>FR-Le Havre</t>
   </si>
   <si>
     <t>Le Volcan</t>
   </si>
   <si>
     <t>16 mars 2027</t>
   </si>
   <si>
+    <t>FR-Albi</t>
+  </si>
+  <si>
+    <t>Scène Nationale d'Albi</t>
+  </si>
+  <si>
+    <t>16 mars &gt; 18 mars 2027</t>
+  </si>
+  <si>
+    <t>FR-Blois</t>
+  </si>
+  <si>
+    <t>La Halle aux Grains</t>
+  </si>
+  <si>
+    <t>24 mars 2027</t>
+  </si>
+  <si>
     <t>Noircisse !</t>
   </si>
   <si>
     <t>FR-Bobigny</t>
   </si>
   <si>
-    <t>MC93</t>
+    <t>MC93 - Bobigny</t>
   </si>
   <si>
     <t>22 avr. &gt; 24 avr. 2027</t>
   </si>
   <si>
     <t>Claudine Galea, Sophie Lahayville</t>
+  </si>
+  <si>
+    <t>FR-Nice</t>
+  </si>
+  <si>
+    <t>[TNN] Théâtre National de Nice</t>
+  </si>
+  <si>
+    <t>05 mai &gt; 07 mai 2027</t>
+  </si>
+  <si>
+    <t>FR-Chalon-sur-Saône</t>
+  </si>
+  <si>
+    <t>Espace des Arts</t>
+  </si>
+  <si>
+    <t>19 mai &gt; 22 mai 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -566,63 +674,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G14"/>
+      <selection activeCell="A1" sqref="A1:G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="62.413" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -634,319 +742,549 @@
       </c>
       <c r="B2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...12 lines deleted...]
-        <v>67</v>
+      <c r="C16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>