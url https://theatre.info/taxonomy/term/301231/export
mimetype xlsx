--- v11 (2026-07-16)
+++ v12 (2026-08-16)
@@ -12,362 +12,365 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Espaces 34" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
-    <t>Frisson</t>
+    <t>Dan Då Dan Dog</t>
+  </si>
+  <si>
+    <t>Rasmus Lindberg</t>
+  </si>
+  <si>
+    <t>Espaces 34</t>
+  </si>
+  <si>
+    <t>FR-Poitiers</t>
+  </si>
+  <si>
+    <t>Le Méta - Centre dramatique national de Poitiers</t>
+  </si>
+  <si>
+    <t>07 oct. &gt; 08 oct. 2026</t>
+  </si>
+  <si>
+    <t>Rasmus Lindberg, Pascale Daniel‑Lacombe</t>
+  </si>
+  <si>
+    <t>Specimen</t>
+  </si>
+  <si>
+    <t>Gwendoline Soublin</t>
+  </si>
+  <si>
+    <t>FR-Bourg-en-Bresse</t>
+  </si>
+  <si>
+    <t>Théâtre de Bourg-en-Bresse</t>
+  </si>
+  <si>
+    <t>08 oct. 2026</t>
+  </si>
+  <si>
+    <t>Gwendoline Soublin, Emilie Flacher</t>
+  </si>
+  <si>
+    <t>FR-Lyon</t>
+  </si>
+  <si>
+    <t>Les Célestins, Théâtre de Lyon</t>
+  </si>
+  <si>
+    <t>13 oct. &gt; 17 oct. 2026</t>
+  </si>
+  <si>
+    <t>La Mort du Môme</t>
+  </si>
+  <si>
+    <t>Sébastien Kheroufi</t>
+  </si>
+  <si>
+    <t>FR-Paris</t>
+  </si>
+  <si>
+    <t>La Colline</t>
+  </si>
+  <si>
+    <t>06 nov. &gt; 12 déc. 2026</t>
+  </si>
+  <si>
+    <t>Leurs coeurs se balancer</t>
+  </si>
+  <si>
+    <t>Claudine Galea</t>
+  </si>
+  <si>
+    <t>FR-Suresnes</t>
+  </si>
+  <si>
+    <t>Théâtre de Suresnes Jean Vilar</t>
+  </si>
+  <si>
+    <t>08 nov. 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Christophe Laluque</t>
+  </si>
+  <si>
+    <t>KiLLT - Mauvaise pichenette !</t>
   </si>
   <si>
     <t>Magali Mougel</t>
   </si>
   <si>
-    <t>Espaces 34</t>
-[...23 lines deleted...]
-    <t>Magali Mougel, Marien Tillet</t>
+    <t>Théâtre du Point du Jour</t>
+  </si>
+  <si>
+    <t>16 nov. &gt; 11 déc. 2026</t>
+  </si>
+  <si>
+    <t>Magali Mougel, Olivier Letellier</t>
+  </si>
+  <si>
+    <t>Au bord</t>
+  </si>
+  <si>
+    <t>FR-Besançon</t>
+  </si>
+  <si>
+    <t>Nouveau Théâtre Besançon [NTB]</t>
+  </si>
+  <si>
+    <t>17 nov. &gt; 25 nov. 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Juliette Mouteau</t>
+  </si>
+  <si>
+    <t>Ces filles qu’on attend</t>
+  </si>
+  <si>
+    <t>FR-Saint-Denis</t>
+  </si>
+  <si>
+    <t>Théâtre Gérard Philipe - TGP</t>
+  </si>
+  <si>
+    <t>18 nov. &gt; 29 nov. 2026</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Elsa Granat</t>
+  </si>
+  <si>
+    <t>FR-Noisiel</t>
+  </si>
+  <si>
+    <t>La Ferme du Buisson</t>
+  </si>
+  <si>
+    <t>09 janv. 2027</t>
+  </si>
+  <si>
+    <t>Noircisse !</t>
+  </si>
+  <si>
+    <t>FR-Saran</t>
+  </si>
+  <si>
+    <t>Théâtre de la Tête Noire</t>
+  </si>
+  <si>
+    <t>12 janv. &gt; 13 janv. 2027</t>
+  </si>
+  <si>
+    <t>Claudine Galea, Sophie Lahayville</t>
+  </si>
+  <si>
+    <t>Petit Parleur</t>
+  </si>
+  <si>
+    <t>Fabien Arca</t>
+  </si>
+  <si>
+    <t>20 janv. 2027</t>
+  </si>
+  <si>
+    <t>FR-Douai</t>
+  </si>
+  <si>
+    <t>TANDEM Scène nationale</t>
+  </si>
+  <si>
+    <t>26 janv. &gt; 28 janv. 2027</t>
+  </si>
+  <si>
+    <t>Le Pays innocent</t>
+  </si>
+  <si>
+    <t>Samuel Gallet</t>
+  </si>
+  <si>
+    <t>FR-Béthune</t>
+  </si>
+  <si>
+    <t>La Comédie de Béthune</t>
+  </si>
+  <si>
+    <t>27 janv. &gt; 29 janv. 2027</t>
+  </si>
+  <si>
+    <t>FR-Mulhouse</t>
+  </si>
+  <si>
+    <t>La Filature Scène nationale de Mulhouse</t>
+  </si>
+  <si>
+    <t>10 févr. &gt; 11 févr. 2027</t>
+  </si>
+  <si>
+    <t>FR-Saint-Quentin-en-Yvelines</t>
+  </si>
+  <si>
+    <t>TSQY</t>
+  </si>
+  <si>
+    <t>23 févr. &gt; 27 févr. 2027</t>
+  </si>
+  <si>
+    <t>Fiesta</t>
+  </si>
+  <si>
+    <t>FR-Sartrouville</t>
+  </si>
+  <si>
+    <t>Théâtre de Sartrouville</t>
+  </si>
+  <si>
+    <t>09 mars &gt; 18 mars 2027</t>
+  </si>
+  <si>
+    <t>Gwendoline Soublin, Olivier Letellier, Fiona Chauvin</t>
+  </si>
+  <si>
+    <t>FR-Brétigny-Sur-Orge</t>
+  </si>
+  <si>
+    <t>Théâtre de Brétigny</t>
+  </si>
+  <si>
+    <t>13 mars 2027</t>
   </si>
   <si>
     <t>Fake</t>
   </si>
   <si>
-    <t>Claudine Galea</t>
-[...5 lines deleted...]
-    <t>16 juil. &gt; 22 juil. 2026</t>
+    <t>FR-Albi</t>
+  </si>
+  <si>
+    <t>Scène Nationale d'Albi</t>
+  </si>
+  <si>
+    <t>16 mars &gt; 18 mars 2027</t>
   </si>
   <si>
     <t>Claudine Galea, Emilie Lafarge</t>
   </si>
   <si>
-    <t>Suzy Storck</t>
-[...181 lines deleted...]
-  <si>
     <t>FR-Le Havre</t>
   </si>
   <si>
     <t>Le Volcan</t>
   </si>
   <si>
     <t>16 mars 2027</t>
   </si>
   <si>
-    <t>FR-Albi</t>
-[...7 lines deleted...]
-  <si>
     <t>FR-Blois</t>
   </si>
   <si>
     <t>La Halle aux Grains</t>
   </si>
   <si>
     <t>24 mars 2027</t>
   </si>
   <si>
-    <t>Noircisse !</t>
-[...1 lines deleted...]
-  <si>
     <t>FR-Bobigny</t>
   </si>
   <si>
     <t>MC93 - Bobigny</t>
   </si>
   <si>
     <t>22 avr. &gt; 24 avr. 2027</t>
   </si>
   <si>
-    <t>Claudine Galea, Sophie Lahayville</t>
-[...1 lines deleted...]
-  <si>
     <t>FR-Nice</t>
   </si>
   <si>
     <t>[TNN] Théâtre National de Nice</t>
   </si>
   <si>
     <t>05 mai &gt; 07 mai 2027</t>
   </si>
   <si>
     <t>FR-Chalon-sur-Saône</t>
   </si>
   <si>
     <t>Espace des Arts</t>
   </si>
   <si>
     <t>19 mai &gt; 22 mai 2027</t>
+  </si>
+  <si>
+    <t>FR-Vitry-sur-Seine</t>
+  </si>
+  <si>
+    <t>Théâtre Jean Vilar de Vitry-sur-Seine</t>
+  </si>
+  <si>
+    <t>26 mai 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -674,63 +677,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G24"/>
+      <selection activeCell="A1" sqref="A1:G25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="62.413" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -742,549 +745,572 @@
       </c>
       <c r="B2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="E14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="1" t="s">
+      <c r="F14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="E15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="E16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="1" t="s">
+      <c r="F17" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="E17" s="1" t="s">
+      <c r="G17" s="1" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E19" s="1" t="s">
+      <c r="F19" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="F19" s="1" t="s">
+      <c r="G19" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>88</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>91</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="E22" s="1" t="s">
+      <c r="F22" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="F22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="E24" s="1" t="s">
+      <c r="G24" s="1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="F24" s="1" t="s">
+      <c r="E25" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="G24" s="1" t="s">
-        <v>22</v>
+      <c r="F25" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>