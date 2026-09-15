--- v12 (2026-08-16)
+++ v13 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Espaces 34" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
     <t>Dan Då Dan Dog</t>
   </si>
   <si>
@@ -83,50 +83,68 @@
   <si>
     <t>Gwendoline Soublin</t>
   </si>
   <si>
     <t>FR-Bourg-en-Bresse</t>
   </si>
   <si>
     <t>Théâtre de Bourg-en-Bresse</t>
   </si>
   <si>
     <t>08 oct. 2026</t>
   </si>
   <si>
     <t>Gwendoline Soublin, Emilie Flacher</t>
   </si>
   <si>
     <t>FR-Lyon</t>
   </si>
   <si>
     <t>Les Célestins, Théâtre de Lyon</t>
   </si>
   <si>
     <t>13 oct. &gt; 17 oct. 2026</t>
   </si>
   <si>
+    <t>Mécanismes</t>
+  </si>
+  <si>
+    <t>Fabrizio Sinisi</t>
+  </si>
+  <si>
+    <t>FR-Lorient</t>
+  </si>
+  <si>
+    <t>Théâtre de Lorient - CDN</t>
+  </si>
+  <si>
+    <t>15 oct. 2026 &gt; 10 mars 2027</t>
+  </si>
+  <si>
+    <t>Fabrizio Sinisi, Julien Chavrial, Pauline Moulène</t>
+  </si>
+  <si>
     <t>La Mort du Môme</t>
   </si>
   <si>
     <t>Sébastien Kheroufi</t>
   </si>
   <si>
     <t>FR-Paris</t>
   </si>
   <si>
     <t>La Colline</t>
   </si>
   <si>
     <t>06 nov. &gt; 12 déc. 2026</t>
   </si>
   <si>
     <t>Leurs coeurs se balancer</t>
   </si>
   <si>
     <t>Claudine Galea</t>
   </si>
   <si>
     <t>FR-Suresnes</t>
   </si>
   <si>
     <t>Théâtre de Suresnes Jean Vilar</t>
@@ -260,90 +278,123 @@
   <si>
     <t>Fiesta</t>
   </si>
   <si>
     <t>FR-Sartrouville</t>
   </si>
   <si>
     <t>Théâtre de Sartrouville</t>
   </si>
   <si>
     <t>09 mars &gt; 18 mars 2027</t>
   </si>
   <si>
     <t>Gwendoline Soublin, Olivier Letellier, Fiona Chauvin</t>
   </si>
   <si>
     <t>FR-Brétigny-Sur-Orge</t>
   </si>
   <si>
     <t>Théâtre de Brétigny</t>
   </si>
   <si>
     <t>13 mars 2027</t>
   </si>
   <si>
+    <t>FR-Le Havre</t>
+  </si>
+  <si>
+    <t>Le Volcan</t>
+  </si>
+  <si>
+    <t>16 mars 2027</t>
+  </si>
+  <si>
+    <t>FR-Châtillon</t>
+  </si>
+  <si>
+    <t>Théâtre de Châtillon</t>
+  </si>
+  <si>
     <t>Fake</t>
   </si>
   <si>
     <t>FR-Albi</t>
   </si>
   <si>
     <t>Scène Nationale d'Albi</t>
   </si>
   <si>
     <t>16 mars &gt; 18 mars 2027</t>
   </si>
   <si>
     <t>Claudine Galea, Emilie Lafarge</t>
   </si>
   <si>
-    <t>FR-Le Havre</t>
-[...7 lines deleted...]
-  <si>
     <t>FR-Blois</t>
   </si>
   <si>
     <t>La Halle aux Grains</t>
   </si>
   <si>
     <t>24 mars 2027</t>
   </si>
   <si>
     <t>FR-Bobigny</t>
   </si>
   <si>
     <t>MC93 - Bobigny</t>
   </si>
   <si>
     <t>22 avr. &gt; 24 avr. 2027</t>
+  </si>
+  <si>
+    <t>Munitions d'amour</t>
+  </si>
+  <si>
+    <t>Théâtre de l'Usine</t>
+  </si>
+  <si>
+    <t>23 avr. 2027</t>
+  </si>
+  <si>
+    <t>Stanislas Nordey, Claudine Galea</t>
+  </si>
+  <si>
+    <t>Depuis mon corps chaud</t>
+  </si>
+  <si>
+    <t>FR-Asnières-sur-Seine</t>
+  </si>
+  <si>
+    <t>Studio-Théâtre d'Asnières-sur-Seine</t>
+  </si>
+  <si>
+    <t>29 avr. &gt; 07 mai 2027</t>
+  </si>
+  <si>
+    <t>Gwendoline Soublin, Anne Théron, Olivier Mellano</t>
   </si>
   <si>
     <t>FR-Nice</t>
   </si>
   <si>
     <t>[TNN] Théâtre National de Nice</t>
   </si>
   <si>
     <t>05 mai &gt; 07 mai 2027</t>
   </si>
   <si>
     <t>FR-Chalon-sur-Saône</t>
   </si>
   <si>
     <t>Espace des Arts</t>
   </si>
   <si>
     <t>19 mai &gt; 22 mai 2027</t>
   </si>
   <si>
     <t>FR-Vitry-sur-Seine</t>
   </si>
   <si>
     <t>Théâtre Jean Vilar de Vitry-sur-Seine</t>
   </si>
@@ -677,64 +728,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G25"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G25"/>
+      <selection activeCell="A1" sqref="A1:G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="62.413" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -806,511 +857,601 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F15" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="E21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>56</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="1" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D25" s="1"/>
       <c r="E25" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>33</v>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>