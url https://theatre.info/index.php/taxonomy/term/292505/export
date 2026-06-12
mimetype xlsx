--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -12,332 +12,419 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Actes Sud" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
-    <t>Alpenstock</t>
-[...2 lines deleted...]
-    <t>Rémi De Vos</t>
+    <t>La Cerisaie</t>
+  </si>
+  <si>
+    <t>Anton Tchekhov</t>
   </si>
   <si>
     <t>Actes Sud</t>
   </si>
   <si>
+    <t>BE-Anvers</t>
+  </si>
+  <si>
+    <t>Toneelhuis</t>
+  </si>
+  <si>
+    <t>12 juin &gt; 13 juin 2026</t>
+  </si>
+  <si>
+    <t>Anton Tchekhov, Evgenia Brendes, Robby Cleiren, Jolente De Keersmaeker, Lukas De Wolf, Bert Haelvoet, Evelien Bosmans, Minke Kruyver, Scarlet Tummers, Stijn Van Opstal</t>
+  </si>
+  <si>
+    <t>Les Pensées</t>
+  </si>
+  <si>
+    <t>Nicolas Doutey</t>
+  </si>
+  <si>
+    <t>FR-Tours</t>
+  </si>
+  <si>
+    <t>Théâtre Olympia</t>
+  </si>
+  <si>
+    <t>18 juin &gt; 20 juin 2026</t>
+  </si>
+  <si>
+    <t>Nicolas Doutey, Sylvain Maurice</t>
+  </si>
+  <si>
+    <t>LACRIMA</t>
+  </si>
+  <si>
+    <t>Caroline Guiela Nguyen</t>
+  </si>
+  <si>
+    <t>NL-Amsterdam</t>
+  </si>
+  <si>
+    <t>Holland Festival</t>
+  </si>
+  <si>
+    <t>24 juin &gt; 26 juin 2026</t>
+  </si>
+  <si>
+    <t>Mon Fric</t>
+  </si>
+  <si>
+    <t>David Lescot</t>
+  </si>
+  <si>
+    <t>FR-Avignon</t>
+  </si>
+  <si>
+    <t>La Factory - Salle Tomasi</t>
+  </si>
+  <si>
+    <t>03 juil. &gt; 25 juil. 2026</t>
+  </si>
+  <si>
+    <t>David Lescot, Thibaud Jara-Ureta</t>
+  </si>
+  <si>
+    <t>Évangile de la nature</t>
+  </si>
+  <si>
+    <t>Titus Lucrèce, Christophe Perton, Marie NDiaye</t>
+  </si>
+  <si>
+    <t>Théâtre des Halles</t>
+  </si>
+  <si>
+    <t>04 juil. &gt; 25 juil. 2026</t>
+  </si>
+  <si>
+    <t>Titus Lucrèce, Christophe Perton, Stanislas Nordey</t>
+  </si>
+  <si>
+    <t>Europa</t>
+  </si>
+  <si>
+    <t>Wajdi Mouawad</t>
+  </si>
+  <si>
+    <t>AT-Salzburg</t>
+  </si>
+  <si>
+    <t>Salzburger Festspiele</t>
+  </si>
+  <si>
+    <t>28 août &gt; 31 août 2026</t>
+  </si>
+  <si>
+    <t>Wajdi Mouawad, Krzysztof Warlikowski</t>
+  </si>
+  <si>
+    <t>DE-Bochum</t>
+  </si>
+  <si>
+    <t>RuhrTriennale</t>
+  </si>
+  <si>
+    <t>La Chambre de l'écrivain</t>
+  </si>
+  <si>
+    <t>Marc Lainé</t>
+  </si>
+  <si>
+    <t>BE-Liège</t>
+  </si>
+  <si>
+    <t>Théâtre de Liège</t>
+  </si>
+  <si>
+    <t>30 sept. &gt; 01 oct. 2026</t>
+  </si>
+  <si>
+    <t>Ivanov</t>
+  </si>
+  <si>
+    <t>FR-Nice</t>
+  </si>
+  <si>
+    <t>[TNN] Théâtre National de Nice</t>
+  </si>
+  <si>
+    <t>14 oct. &gt; 16 oct. 2026</t>
+  </si>
+  <si>
+    <t>Anton Tchekhov, Jean-François Sivadier</t>
+  </si>
+  <si>
     <t>FR-Paris</t>
   </si>
   <si>
-    <t>Le Funambule Montmartre</t>
-[...20 lines deleted...]
-    <t>27 mai &gt; 29 mai 2026</t>
+    <t>Théâtre de la Ville - Paris</t>
+  </si>
+  <si>
+    <t>14 oct. &gt; 17 oct. 2026</t>
+  </si>
+  <si>
+    <t>Le serment d'Europe</t>
+  </si>
+  <si>
+    <t>FR-Rennes</t>
+  </si>
+  <si>
+    <t>TNB</t>
+  </si>
+  <si>
+    <t>17 nov. &gt; 28 nov. 2026</t>
+  </si>
+  <si>
+    <t>Le Petit Chaperon rouge</t>
+  </si>
+  <si>
+    <t>Joël Pommerat</t>
+  </si>
+  <si>
+    <t>18 nov. &gt; 21 nov. 2026</t>
+  </si>
+  <si>
+    <t>Valentina ou la vérité</t>
+  </si>
+  <si>
+    <t>FR-Sartrouville</t>
+  </si>
+  <si>
+    <t>Théâtre de Sartrouville</t>
+  </si>
+  <si>
+    <t>26 nov. &gt; 27 nov. 2026</t>
   </si>
   <si>
     <t>Quand j'étais petite je voterai</t>
   </si>
   <si>
     <t>Boris Le Roy</t>
   </si>
   <si>
-    <t>FR-Mulhouse</t>
-[...5 lines deleted...]
-    <t>27 mai 2026</t>
+    <t>FR-Toulouse</t>
+  </si>
+  <si>
+    <t>Théâtre de la Cité</t>
+  </si>
+  <si>
+    <t>04 déc. &gt; 09 déc. 2026</t>
   </si>
   <si>
     <t>Boris Le Roy, Emilie Capliez</t>
   </si>
   <si>
-    <t>Valentina ou la vérité</t>
-[...17 lines deleted...]
-    <t>BE-Anvers</t>
+    <t>FR-Saint-Etienne</t>
+  </si>
+  <si>
+    <t>La Comédie de Saint-Étienne</t>
+  </si>
+  <si>
+    <t>08 déc. &gt; 10 déc. 2026</t>
+  </si>
+  <si>
+    <t>FR-Reims</t>
+  </si>
+  <si>
+    <t>Comédie - CDN de Reims</t>
+  </si>
+  <si>
+    <t>16 déc. &gt; 17 déc. 2026</t>
+  </si>
+  <si>
+    <t>FR-Nanterre</t>
+  </si>
+  <si>
+    <t>Théâtre Nanterre-Amandiers</t>
+  </si>
+  <si>
+    <t>06 janv. &gt; 30 janv. 2027</t>
+  </si>
+  <si>
+    <t>FR-Cergy-Pontoise</t>
+  </si>
+  <si>
+    <t>Points communs</t>
+  </si>
+  <si>
+    <t>07 janv. &gt; 09 janv. 2027</t>
+  </si>
+  <si>
+    <t>Ça ira (1) Fin de Louis</t>
+  </si>
+  <si>
+    <t>Théâtre de la Porte Saint-Martin</t>
+  </si>
+  <si>
+    <t>14 janv. &gt; 18 avr. 2027</t>
+  </si>
+  <si>
+    <t>Manières d’être vivant</t>
+  </si>
+  <si>
+    <t>Baptiste Morizot</t>
+  </si>
+  <si>
+    <t>FR-Annecy</t>
+  </si>
+  <si>
+    <t>Bonlieu Scène nationale</t>
+  </si>
+  <si>
+    <t>19 janv. &gt; 20 janv. 2027</t>
+  </si>
+  <si>
+    <t>Baptiste Morizot, Clara Hédouin</t>
+  </si>
+  <si>
+    <t>27 janv. &gt; 29 janv. 2027</t>
+  </si>
+  <si>
+    <t>FR-Carros</t>
+  </si>
+  <si>
+    <t>Forum Jacques Prévert</t>
+  </si>
+  <si>
+    <t>03 mars 2027</t>
+  </si>
+  <si>
+    <t>Vertiges</t>
+  </si>
+  <si>
+    <t>Nasser Djemaï</t>
+  </si>
+  <si>
+    <t>04 mars &gt; 05 mars 2027</t>
+  </si>
+  <si>
+    <t>La Colline</t>
+  </si>
+  <si>
+    <t>10 mars &gt; 10 avr. 2027</t>
+  </si>
+  <si>
+    <t>17 mars &gt; 19 mars 2027</t>
+  </si>
+  <si>
+    <t>LU-Luxembourg</t>
+  </si>
+  <si>
+    <t>Les Théâtres de la Ville de Luxembourg</t>
+  </si>
+  <si>
+    <t>23 mars &gt; 24 mars 2027</t>
+  </si>
+  <si>
+    <t>Le poids des fourmis</t>
+  </si>
+  <si>
+    <t>David Paquet</t>
+  </si>
+  <si>
+    <t>FR-Martigues</t>
+  </si>
+  <si>
+    <t>Les Salins</t>
+  </si>
+  <si>
+    <t>25 mars 2027</t>
+  </si>
+  <si>
+    <t>David Paquet, Philippe Cyr</t>
+  </si>
+  <si>
+    <t>FR-Besançon</t>
+  </si>
+  <si>
+    <t>Nouveau Théâtre Besançon [NTB]</t>
+  </si>
+  <si>
+    <t>31 mars &gt; 01 avr. 2027</t>
+  </si>
+  <si>
+    <t>20 avr. &gt; 25 avr. 2027</t>
   </si>
   <si>
     <t>deSingel</t>
   </si>
   <si>
-    <t>29 mai &gt; 30 mai 2026</t>
-[...176 lines deleted...]
-    <t>Nasser Djemaï</t>
+    <t>23 avr. &gt; 24 avr. 2027</t>
   </si>
   <si>
     <t>19 mai &gt; 20 mai 2027</t>
+  </si>
+  <si>
+    <t>La Villette</t>
+  </si>
+  <si>
+    <t>09 juin &gt; 12 juin 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -644,63 +731,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G20"/>
+  <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G20"/>
+      <selection activeCell="A1" sqref="A1:G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="198.095" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -727,442 +814,741 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="1" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="1" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="E14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="1" t="s">
+      <c r="F14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="F14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="1" t="s">
+      <c r="F15" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="E15" s="1" t="s">
+      <c r="G15" s="1" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>85</v>
+        <v>8</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="E21" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="1" t="s">
+      <c r="F21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="F20" s="1" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="B33" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>