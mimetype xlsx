--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -12,179 +12,335 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Éditions Théâtrales" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
     <t>Lumières, Lumières, Lumières</t>
   </si>
   <si>
     <t>Evelyne De La Chenelière</t>
   </si>
   <si>
     <t>Éditions Théâtrales</t>
   </si>
   <si>
     <t>FR-Paris</t>
   </si>
   <si>
     <t>Comédie-Française</t>
   </si>
   <si>
-    <t>May 23 &gt; Jun 28, 2026</t>
+    <t>Jun 12 &gt; Jun 28, 2026</t>
   </si>
   <si>
     <t>Florent Siaud, Evelyne De La Chenelière</t>
   </si>
   <si>
-    <t>Le Chat sur la photo</t>
+    <t>Presque égal à</t>
+  </si>
+  <si>
+    <t>Jonas Hassen Khemiri</t>
+  </si>
+  <si>
+    <t>FR-Sotteville-lès-Rouen</t>
+  </si>
+  <si>
+    <t>Viva Cité - Festival des Arts de la Rue</t>
+  </si>
+  <si>
+    <t>Jun 27 &gt; Jun 28, 2026</t>
+  </si>
+  <si>
+    <t>Fafiole Palassio, Mariya Aneva</t>
+  </si>
+  <si>
+    <t>FR-Chalon-sur-Saône</t>
+  </si>
+  <si>
+    <t>Festival Chalon dans la Rue</t>
+  </si>
+  <si>
+    <t>Jun 29 &gt; Jul 26, 2026</t>
+  </si>
+  <si>
+    <t>La clairière</t>
+  </si>
+  <si>
+    <t>Stéphane Jaubertie</t>
+  </si>
+  <si>
+    <t>FR-Avignon</t>
+  </si>
+  <si>
+    <t>Théâtre de l'Oulle</t>
+  </si>
+  <si>
+    <t>Jul 01 &gt; Jul 13, 2026</t>
+  </si>
+  <si>
+    <t>Stéphane Jaubertie, Jérôme Wacquiez</t>
+  </si>
+  <si>
+    <t>Les hamsters n'existent pas</t>
   </si>
   <si>
     <t>Antonio Carmona</t>
   </si>
   <si>
-    <t>FR-Villejuif</t>
-[...8 lines deleted...]
-    <t>Antonio Carmona, Odile Grosset-Grange</t>
+    <t>Le Totem</t>
+  </si>
+  <si>
+    <t>Jul 07 &gt; Jul 23, 2026</t>
+  </si>
+  <si>
+    <t>FR-Bordeaux</t>
+  </si>
+  <si>
+    <t>Eté Métropolitain</t>
+  </si>
+  <si>
+    <t>Jul 20 &gt; Aug 27, 2026</t>
+  </si>
+  <si>
+    <t>Le Silence</t>
+  </si>
+  <si>
+    <t>Guillaume Poix</t>
+  </si>
+  <si>
+    <t>FR-Toulouse</t>
+  </si>
+  <si>
+    <t>Théâtre de la Cité</t>
+  </si>
+  <si>
+    <t>Nov 03 &gt; Nov 13, 2026</t>
+  </si>
+  <si>
+    <t>Michalangelo Antonioni, Guillaume Poix, Lorraine De Sagazan</t>
+  </si>
+  <si>
+    <t>Ravage tout court</t>
+  </si>
+  <si>
+    <t>Adeline Rosenstein, Olivier Neveux</t>
+  </si>
+  <si>
+    <t>CH-Lausanne</t>
+  </si>
+  <si>
+    <t>Théâtre Vidy-Lausanne</t>
+  </si>
+  <si>
+    <t>Nov 12 &gt; Nov 14, 2026</t>
+  </si>
+  <si>
+    <t>Adeline Rosenstein</t>
+  </si>
+  <si>
+    <t>Le Procès de Jeanne Bloch</t>
+  </si>
+  <si>
+    <t>François Hien</t>
+  </si>
+  <si>
+    <t>FR-Lyon</t>
+  </si>
+  <si>
+    <t>Les Célestins, Théâtre de Lyon</t>
+  </si>
+  <si>
+    <t>Nov 12 &gt; Nov 22, 2026</t>
+  </si>
+  <si>
+    <t>François Hien, Sigolène Petey</t>
   </si>
   <si>
     <t>Lucienne Eden</t>
   </si>
   <si>
-    <t>Stéphane Jaubertie</t>
-[...8 lines deleted...]
-    <t>May 28, 2026</t>
+    <t>FR-Méricourt</t>
+  </si>
+  <si>
+    <t>Espace Culturel la Gare</t>
+  </si>
+  <si>
+    <t>Nov 13, 2026</t>
   </si>
   <si>
     <t>Stéphane Jaubertie, Florence Bisiaux</t>
   </si>
   <si>
-    <t>La clairière</t>
-[...29 lines deleted...]
-    <t>Nov 13, 2026</t>
+    <t>FR-Rennes</t>
+  </si>
+  <si>
+    <t>TNB</t>
+  </si>
+  <si>
+    <t>Nov 17 &gt; Nov 21, 2026</t>
+  </si>
+  <si>
+    <t>FR-Malakoff</t>
+  </si>
+  <si>
+    <t>Malakoff scène nationale</t>
+  </si>
+  <si>
+    <t>Nov 26 &gt; Nov 27, 2026</t>
+  </si>
+  <si>
+    <t>Bois brûlé</t>
+  </si>
+  <si>
+    <t>Marcos Caramés-Blanco</t>
+  </si>
+  <si>
+    <t>FR-Reims</t>
+  </si>
+  <si>
+    <t>Comédie - CDN de Reims</t>
+  </si>
+  <si>
+    <t>Dec 02 &gt; Dec 03, 2026</t>
+  </si>
+  <si>
+    <t>Marcos Caramés-Blanco, Jonathan Mallard</t>
+  </si>
+  <si>
+    <t>Théâtre de la Tempête</t>
+  </si>
+  <si>
+    <t>Jan 13 &gt; Feb 07, 2027</t>
+  </si>
+  <si>
+    <t>Un Hamlet de moins</t>
+  </si>
+  <si>
+    <t>Olivier Saccomano, Nathalie Garraud</t>
+  </si>
+  <si>
+    <t>FR-Montreuil</t>
+  </si>
+  <si>
+    <t>Théâtre Public de Montreuil [TPM]</t>
+  </si>
+  <si>
+    <t>Mar 03 &gt; Mar 12, 2027</t>
   </si>
   <si>
     <t>Pour un temps sois peu</t>
   </si>
   <si>
     <t>Laurène Marx</t>
   </si>
   <si>
     <t>LU-Luxembourg</t>
   </si>
   <si>
     <t>Les Théâtres de la Ville de Luxembourg</t>
   </si>
   <si>
     <t>Mar 13 &gt; Mar 14, 2027</t>
   </si>
   <si>
     <t>Laurène Marx, Fanny Sintès</t>
+  </si>
+  <si>
+    <t>FR-Saint-Etienne</t>
+  </si>
+  <si>
+    <t>La Comédie de Saint-Étienne</t>
+  </si>
+  <si>
+    <t>Apr 06 &gt; Apr 09, 2027</t>
+  </si>
+  <si>
+    <t>Woyzeck ou la vocation</t>
+  </si>
+  <si>
+    <t>Georg Büchner</t>
+  </si>
+  <si>
+    <t>FR-Annecy</t>
+  </si>
+  <si>
+    <t>Bonlieu Scène nationale</t>
+  </si>
+  <si>
+    <t>Apr 07 &gt; Apr 08, 2027</t>
+  </si>
+  <si>
+    <t>Georg Büchner, Tünde Deak</t>
+  </si>
+  <si>
+    <t>La Colline</t>
+  </si>
+  <si>
+    <t>May 18 &gt; Jun 12, 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -491,65 +647,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G8"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G8"/>
+      <selection activeCell="A1" sqref="A1:G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="70.697" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -579,161 +735,437 @@
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="1" t="s">
+      <c r="F8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="G8" s="1" t="s">
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="1" t="s">
         <v>42</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>