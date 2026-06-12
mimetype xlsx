--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -12,103 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Les Editions de Minuit" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Auteur-trice</t>
   </si>
   <si>
     <t>Editeur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Dates</t>
   </si>
   <si>
     <t>Direction</t>
   </si>
   <si>
     <t>Article 353 du Code pénal</t>
   </si>
   <si>
     <t>Tanguy Viel</t>
   </si>
   <si>
     <t>Les Editions de Minuit</t>
   </si>
   <si>
-    <t>FR-Brest</t>
-[...5 lines deleted...]
-    <t>Jun 10 &gt; Jun 11, 2026</t>
+    <t>FR-Angers</t>
+  </si>
+  <si>
+    <t>Festival d'Anjou</t>
+  </si>
+  <si>
+    <t>Jun 22, 2026</t>
   </si>
   <si>
     <t>Tanguy Viel, Emmanuel Noblet, Vincent Garanger</t>
   </si>
   <si>
-    <t>FR-Angers</t>
-[...7 lines deleted...]
-  <si>
     <t>FR-Paris</t>
   </si>
   <si>
     <t>Théâtre de la Porte Saint-Martin</t>
   </si>
   <si>
     <t>Sept 10 &gt; Oct 31, 2026</t>
   </si>
   <si>
     <t>FR-Chelles</t>
   </si>
   <si>
     <t>Théâtre de Chelles</t>
   </si>
   <si>
     <t>Sept 22, 2026</t>
   </si>
   <si>
     <t>FR-Arles</t>
   </si>
   <si>
     <t>Théâtre d'Arles</t>
   </si>
   <si>
     <t>Nov 13 &gt; Nov 14, 2026</t>
@@ -198,50 +189,65 @@
     <t>FR-Dax</t>
   </si>
   <si>
     <t>L'Atrium - Dax</t>
   </si>
   <si>
     <t>Feb 02, 2027</t>
   </si>
   <si>
     <t>FR-Saint-Barthélémy d'Anjou</t>
   </si>
   <si>
     <t>Théâtre de l'Hôtel de Ville de Saint-Barthélémy d'Anjou</t>
   </si>
   <si>
     <t>Feb 08 &gt; Feb 09, 2027</t>
   </si>
   <si>
     <t>FR-Montauban</t>
   </si>
   <si>
     <t>Théâtre Olympe de Gouges</t>
   </si>
   <si>
     <t>Feb 25, 2027</t>
+  </si>
+  <si>
+    <t>Effractions</t>
+  </si>
+  <si>
+    <t>Bernard-Marie Koltès</t>
+  </si>
+  <si>
+    <t>Théâtre de la Tempête</t>
+  </si>
+  <si>
+    <t>Feb 27 &gt; Mar 28, 2027</t>
+  </si>
+  <si>
+    <t>Bernard-Marie Koltès, Alexandre Zeff</t>
   </si>
   <si>
     <t>FR-Cherbourg-en-Cotentin</t>
   </si>
   <si>
     <t>Le Trident</t>
   </si>
   <si>
     <t>Mar 10 &gt; Mar 12, 2027</t>
   </si>
   <si>
     <t>FR-Château-Gontier</t>
   </si>
   <si>
     <t>Le Carré</t>
   </si>
   <si>
     <t>Mar 14, 2027</t>
   </si>
   <si>
     <t>FR-Saint-Etienne-du-Rouvray</t>
   </si>
   <si>
     <t>Le Rive Gauche</t>
   </si>
@@ -611,51 +617,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.272" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -1012,204 +1018,204 @@
     <row r="17" spans="1:7">
       <c r="A17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="1" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>