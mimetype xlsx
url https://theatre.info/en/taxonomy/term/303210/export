--- v10 (2026-08-28)
+++ v11 (2026-10-27)
@@ -74,51 +74,51 @@
   <si>
     <t>Nov 04, 2026</t>
   </si>
   <si>
     <t>Sophie Merceron, Guillaume Bariou</t>
   </si>
   <si>
     <t>FR-Sucé-sur-Erdre</t>
   </si>
   <si>
     <t>L'Escale Culture</t>
   </si>
   <si>
     <t>Nov 06 &gt; Nov 09, 2026</t>
   </si>
   <si>
     <t>Cosmonaute</t>
   </si>
   <si>
     <t>Nicolas Girard-Michelotti</t>
   </si>
   <si>
     <t>FR-Lille</t>
   </si>
   <si>
-    <t>Théâtre du Nord</t>
+    <t>Le Grand Bleu</t>
   </si>
   <si>
     <t>Nov 12 &gt; Nov 14, 2026</t>
   </si>
   <si>
     <t>FR-Saint-Brévin-les-Pins</t>
   </si>
   <si>
     <t>Salle Étoile de Jade</t>
   </si>
   <si>
     <t>Nov 17, 2026</t>
   </si>
   <si>
     <t>FR-Redon</t>
   </si>
   <si>
     <t>Le Canal - Théâtre du Pays de Redon</t>
   </si>
   <si>
     <t>Nov 19 &gt; Nov 20, 2026</t>
   </si>
   <si>
     <t>FR-Guérande</t>
   </si>